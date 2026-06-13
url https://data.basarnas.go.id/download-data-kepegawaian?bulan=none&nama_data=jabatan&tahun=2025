--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -963,51 +963,51 @@
       </c>
       <c r="B23" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="5">
         <v>0</v>
       </c>
       <c r="D23" s="5">
         <v>170</v>
       </c>
       <c r="E23" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>19</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="5">
         <v>0</v>
       </c>
       <c r="D24" s="5">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E24" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>20</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C25" s="5">
         <v>0</v>
       </c>
       <c r="D25" s="5">
         <v>118</v>
       </c>
       <c r="E25" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>21</v>
@@ -1454,51 +1454,51 @@
       <c r="A52" s="5">
         <v>47</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C52" s="5">
         <v>0</v>
       </c>
       <c r="D52" s="5">
         <v>0</v>
       </c>
       <c r="E52" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="7"/>
       <c r="B53" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="7">
         <v>18</v>
       </c>
       <c r="D53" s="7">
-        <v>4870</v>
+        <v>4872</v>
       </c>
       <c r="E53" s="7">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>